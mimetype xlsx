--- v0 (2026-06-15)
+++ v1 (2026-08-16)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Google Maps Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Google Maps Results'!$A$4:$M$64</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>CAR DEALERSHIP IN BUCURESTI</t>
   </si>
   <si>
-    <t>Scraped on June 15, 2026 at 13:04 — 60 results</t>
+    <t>Scraped on August 16, 2026 at 07:29 — 60 results</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Business Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Rating</t>
   </si>